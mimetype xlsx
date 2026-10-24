--- v0 (2026-08-22)
+++ v1 (2026-10-24)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Act\1info ข้อมูลทั่วไป\Total List\ACT Total List 2026\260811\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Act\1info ข้อมูลทั่วไป\Total List\ACT Total List 2026\261001\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{74E5E83D-F1D8-410C-8BC3-997F0346315F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CED7F6A6-8293-4AB0-B6D1-219D8A16103D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="19350" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cancelled List" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Cancelled List'!$A$1:$H$23</definedName>
     <definedName name="Z_06C85712_25A0_4AEA_AB16_E02D0CDE9D59_.wvu.FilterData" localSheetId="0" hidden="1">'Cancelled List'!$A$1:$G$23</definedName>
     <definedName name="Z_650EF1F7_EE79_4574_BFE9_2ECED8A37A11_.wvu.FilterData" localSheetId="0" hidden="1">'Cancelled List'!$A$1:$G$23</definedName>
     <definedName name="Z_7CB851F1_2E8F_4F8B_82AD_6A0A1B216561_.wvu.FilterData" localSheetId="0" hidden="1">'Cancelled List'!$A$1:$G$23</definedName>
     <definedName name="Z_AC99D16A_248D_4DB7_91DD_46F48E5A1E0B_.wvu.FilterData" localSheetId="0" hidden="1">'Cancelled List'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <customWorkbookViews>
+    <customWorkbookView name="ตัวกรอง 1" guid="{AC99D16A-248D-4DB7-91DD-46F48E5A1E0B}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
+    <customWorkbookView name="WC" guid="{06C85712-25A0-4AEA-AB16-E02D0CDE9D59}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
+    <customWorkbookView name="ตปท." guid="{650EF1F7-EE79-4574-BFE9-2ECED8A37A11}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
     <customWorkbookView name="ตัวกรอง 2" guid="{7CB851F1-2E8F-4F8B-82AD-6A0A1B216561}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
-    <customWorkbookView name="ตปท." guid="{650EF1F7-EE79-4574-BFE9-2ECED8A37A11}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
-[...1 lines deleted...]
-    <customWorkbookView name="ตัวกรอง 1" guid="{AC99D16A-248D-4DB7-91DD-46F48E5A1E0B}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="98">
   <si>
     <t>F</t>
   </si>
   <si>
     <t>P</t>
   </si>
@@ -381,51 +381,51 @@
     <t>บริษัท จิราพรฟู๊ด จำกัด
 Jirapornfood Co., Ltd.</t>
   </si>
   <si>
     <t>20/5 Moo 3, Bang Krathum, Bang Krathum District, Phisanolok 65110, THAILAND
 20/5 ม.3 ต.บางกระทุ่ม อ.บางกระทุ่ม จ.พิษณุโลก 65110</t>
   </si>
   <si>
     <t>072660OC</t>
   </si>
   <si>
     <t xml:space="preserve">Miss Piyawan Cheanchoo
 น.ส.ปิยวรรณ เชิญชู </t>
   </si>
   <si>
     <t>148 Moo 4, Nam Cham, Mueang District, Phrea 54000, THAILAND
 148 หมู่ 4 ต.น้ำชำ อ.เมืองแพร่ จ.แพร่ 54000</t>
   </si>
   <si>
     <t>Terminate;
 the operator did not pay the renewal fee</t>
   </si>
   <si>
     <t>*ACT Scope  F: Farm, P: Processing, G: Group of Operator, T: Trading, I: Commercial input, C: Cosmetic and Healthcare, B: Bee-keeping
 *EU Category  A: Unprocessed plants and plant products, including seeds and other plant reproductive material, D: Processed agricultural products, including aquaculture products, for use as food, G: Other products listed in Annex I to Regulation (EU) 2018/848 or not covered by the previous categories
---This List updated on 11 August 2026 --</t>
+--This List updated on 1 October 2026 --</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -830,54 +830,54 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="D15" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="1" topLeftCell="C15" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="I27" sqref="I27"/>
+      <selection pane="bottomRight" activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.125" customWidth="1"/>
     <col min="2" max="2" width="55.625" customWidth="1"/>
     <col min="3" max="3" width="83" customWidth="1"/>
     <col min="4" max="4" width="13.75" style="1" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="13.75" customWidth="1"/>
     <col min="7" max="7" width="19.25" customWidth="1"/>
     <col min="8" max="8" width="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D1" s="2" t="s">
@@ -1470,74 +1470,57 @@
       <c r="C24" s="23" t="s">
         <v>95</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="24"/>
       <c r="F24" s="24" t="s">
         <v>2</v>
       </c>
       <c r="G24" s="12">
         <v>46245</v>
       </c>
       <c r="H24" s="25" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="142.5" x14ac:dyDescent="0.2">
       <c r="B25" s="21" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H23" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <customSheetViews>
-    <customSheetView guid="{650EF1F7-EE79-4574-BFE9-2ECED8A37A11}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{AC99D16A-248D-4DB7-91DD-46F48E5A1E0B}" filter="1" showAutoFilter="1">
       <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-      <autoFilter ref="A2:AN599" xr:uid="{259BAE91-E300-4047-A40E-2E097A438A09}">
-[...16 lines deleted...]
-      <autoFilter ref="A1:AN582" xr:uid="{B24FABDC-F7E7-47F3-8051-B7F301B60BC6}"/>
+      <autoFilter ref="A1" xr:uid="{84DC4B52-D20E-4D7B-AC20-33557C1E9196}"/>
     </customSheetView>
     <customSheetView guid="{06C85712-25A0-4AEA-AB16-E02D0CDE9D59}" filter="1" showAutoFilter="1">
       <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-      <autoFilter ref="A2:AN599" xr:uid="{5DBC4EC4-04CB-4C13-B66E-963F768519E2}">
+      <autoFilter ref="A2:AN599" xr:uid="{E6764DA2-62ED-4DA4-950C-B43789785418}">
         <filterColumn colId="0">
           <filters blank="1">
             <filter val="2"/>
             <filter val="3"/>
           </filters>
         </filterColumn>
         <filterColumn colId="2">
           <filters>
             <filter val="WC"/>
             <filter val="WC,AY"/>
             <filter val="WC,KP"/>
             <filter val="WC,WS"/>
             <filter val="WC,WT"/>
             <filter val="WC,WW"/>
           </filters>
         </filterColumn>
         <filterColumn colId="15">
           <filters blank="1">
             <filter val="3"/>
             <filter val="5"/>
             <filter val="6"/>
             <filter val="7"/>
             <filter val="9"/>
           </filters>
         </filterColumn>
@@ -1556,53 +1539,70 @@
             <filter val="17/3/2026"/>
             <filter val="18/6/2026"/>
             <filter val="2/7/2026"/>
             <filter val="2/7/26"/>
             <filter val="22/6/2026"/>
             <filter val="23/6/2026"/>
             <filter val="25/3/2026"/>
             <filter val="25/6/2026"/>
             <filter val="26/6/2026"/>
             <filter val="27/05/26"/>
             <filter val="28/6/2026"/>
             <filter val="29/04/2026"/>
             <filter val="29/05/2026"/>
             <filter val="3/7/26"/>
             <filter val="30/6/2026"/>
             <filter val="31/3/2026"/>
             <filter val="6/7/2026"/>
             <filter val="6/7/26"/>
             <filter val="8/7/2026"/>
             <filter val="9/7/2026"/>
             <filter val="Draft"/>
           </filters>
         </filterColumn>
       </autoFilter>
     </customSheetView>
-    <customSheetView guid="{AC99D16A-248D-4DB7-91DD-46F48E5A1E0B}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{7CB851F1-2E8F-4F8B-82AD-6A0A1B216561}" filter="1" showAutoFilter="1">
       <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-      <autoFilter ref="A1" xr:uid="{A6138B0E-565D-47A7-952B-3CF40926AF25}"/>
+      <autoFilter ref="A1:AN582" xr:uid="{B85E1FA9-5A32-443A-934E-87DB37F828F4}"/>
+    </customSheetView>
+    <customSheetView guid="{650EF1F7-EE79-4574-BFE9-2ECED8A37A11}" filter="1" showAutoFilter="1">
+      <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+      <autoFilter ref="A2:AN599" xr:uid="{1C1A9B3D-6D88-4D6F-889F-D6DC7F42BFF7}">
+        <filterColumn colId="0">
+          <filters blank="1">
+            <filter val="1"/>
+            <filter val="2"/>
+            <filter val="3"/>
+          </filters>
+        </filterColumn>
+        <filterColumn colId="4">
+          <filters>
+            <filter val="ID"/>
+          </filters>
+        </filterColumn>
+      </autoFilter>
     </customSheetView>
   </customSheetViews>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Cancelled List</vt:lpstr>