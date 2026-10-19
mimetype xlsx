--- v0 (2026-08-17)
+++ v1 (2026-10-19)
@@ -1,187 +1,169 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Act\1info ข้อมูลทั่วไป\Total List\ACT Total List 2026\260807\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Act\1info ข้อมูลทั่วไป\Total List\ACT Total List 2026\261001\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1955DBAA-5275-44CB-85B0-1824F80868BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D224E02-7317-421F-8930-CEBAF2243316}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Suspended List" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Suspended List'!$A$1:$K$3</definedName>
-[...2 lines deleted...]
-    <definedName name="Z_7CB851F1_2E8F_4F8B_82AD_6A0A1B216561_.wvu.FilterData" localSheetId="0" hidden="1">'Suspended List'!$A$1:$K$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Suspended List'!$A$1:$K$2</definedName>
+    <definedName name="Z_06C85712_25A0_4AEA_AB16_E02D0CDE9D59_.wvu.FilterData" localSheetId="0" hidden="1">'Suspended List'!$A$1:$K$2</definedName>
+    <definedName name="Z_650EF1F7_EE79_4574_BFE9_2ECED8A37A11_.wvu.FilterData" localSheetId="0" hidden="1">'Suspended List'!$A$1:$K$2</definedName>
+    <definedName name="Z_7CB851F1_2E8F_4F8B_82AD_6A0A1B216561_.wvu.FilterData" localSheetId="0" hidden="1">'Suspended List'!$A$1:$K$1</definedName>
     <definedName name="Z_AC99D16A_248D_4DB7_91DD_46F48E5A1E0B_.wvu.FilterData" localSheetId="0" hidden="1">'Suspended List'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <customWorkbookViews>
+    <customWorkbookView name="ตัวกรอง 1" guid="{AC99D16A-248D-4DB7-91DD-46F48E5A1E0B}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
+    <customWorkbookView name="WC" guid="{06C85712-25A0-4AEA-AB16-E02D0CDE9D59}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
+    <customWorkbookView name="ตปท." guid="{650EF1F7-EE79-4574-BFE9-2ECED8A37A11}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
     <customWorkbookView name="ตัวกรอง 2" guid="{7CB851F1-2E8F-4F8B-82AD-6A0A1B216561}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
-    <customWorkbookView name="ตปท." guid="{650EF1F7-EE79-4574-BFE9-2ECED8A37A11}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
-[...1 lines deleted...]
-    <customWorkbookView name="ตัวกรอง 1" guid="{AC99D16A-248D-4DB7-91DD-46F48E5A1E0B}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="23">
   <si>
     <t>I</t>
   </si>
   <si>
     <t>EU Cert No.</t>
   </si>
   <si>
     <t>ACT code</t>
   </si>
   <si>
     <t>Cert issued</t>
   </si>
   <si>
     <t>EU Cert Validity date</t>
   </si>
   <si>
     <t>No. of GG members</t>
   </si>
   <si>
     <t>Certified products</t>
   </si>
   <si>
     <t xml:space="preserve">Name
 </t>
   </si>
   <si>
     <t>Programme</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>EU category</t>
   </si>
   <si>
     <t xml:space="preserve">ACT scope
 </t>
   </si>
   <si>
     <t>Suspended produces/products</t>
   </si>
   <si>
     <t>Effective date</t>
   </si>
   <si>
     <t>Reason for Suspension</t>
   </si>
   <si>
-    <t>Eastern Forest Agroforestry Herbal Management Community Enter-prise
-[...12 lines deleted...]
-  <si>
     <t>NA</t>
-  </si>
-[...2 lines deleted...]
-สมุนไพร</t>
   </si>
   <si>
     <t>Critical Non-Conformity
 พบข้อบกพร่องวิกฤต</t>
   </si>
   <si>
     <t>110766OC</t>
   </si>
   <si>
     <t>Bounlerd Samunpraiosot Lanna Company Limited
 บริษัท บุญเลิศสมุนไพรโอสถล้านนา จำกัด</t>
   </si>
   <si>
     <t>Indian Gooseberry and Indian Gooseberry products
 มะขามป้อมและผลิตภัณฑ์จากมะขามป้อม</t>
   </si>
   <si>
     <t>23/1 Moo 3, San Pa Yang Sub-District, Mae Taeng Dis-trict, Chiang Mai 50330 Thailand
 23/1 หมู่ 3 ต.สันป่ายาง อ.แม่แตง จ.เชียงใหม่ 50330</t>
   </si>
   <si>
     <t>W, P</t>
   </si>
   <si>
     <t>*ACT Scope  F: Farm, P: Processing, G: Group of Operator, T: Trading, I: Commercial input, C: Cosmetic and Healthcare, B: Bee-keeping
 *EU Category  A: Unprocessed plants and plant products, including seeds and other plant reproductive material, D: Processed agricultural products, including aquaculture products, for use as food, G: Other products listed in Annex I to Regulation (EU) 2018/848 or not covered by the previous categories
---This List updated on 7 August 2026 --</t>
+--This List updated on 1 October 2026 --</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
     <numFmt numFmtId="165" formatCode="[$-809]dd\ mmmm\ yyyy;@"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -260,96 +242,93 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
@@ -530,239 +509,178 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="C15" sqref="C15"/>
+      <selection pane="bottomRight" activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.125" customWidth="1"/>
     <col min="2" max="2" width="43.875" customWidth="1"/>
     <col min="3" max="3" width="48.125" customWidth="1"/>
-    <col min="4" max="4" width="13.75" style="3" customWidth="1"/>
+    <col min="4" max="4" width="13.75" style="2" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="13.75" customWidth="1"/>
     <col min="7" max="7" width="18" customWidth="1"/>
     <col min="8" max="10" width="18.375" customWidth="1"/>
     <col min="11" max="11" width="32.125" customWidth="1"/>
     <col min="12" max="12" width="33.625" customWidth="1"/>
     <col min="13" max="13" width="15.125" customWidth="1"/>
     <col min="14" max="14" width="36.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="5" t="s">
+      <c r="B1" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C1" s="6" t="s">
+      <c r="C1" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="D1" s="4" t="s">
+      <c r="D1" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="E1" s="4" t="s">
+      <c r="E1" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F1" s="4" t="s">
+      <c r="F1" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G1" s="4" t="s">
+      <c r="G1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="H1" s="4" t="s">
+      <c r="H1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="I1" s="9" t="s">
+      <c r="I1" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="J1" s="9" t="s">
+      <c r="J1" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="K1" s="9" t="s">
+      <c r="K1" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="L1" s="9" t="s">
+      <c r="L1" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="M1" s="9" t="s">
+      <c r="M1" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="N1" s="10" t="s">
+      <c r="N1" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:14" ht="57" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B2" s="12" t="s">
+    <row r="2" spans="1:14" ht="71.25" x14ac:dyDescent="0.2">
+      <c r="A2" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E2" s="1" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H2" s="6">
+        <v>45951</v>
+      </c>
+      <c r="I2" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="K2" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="H2" s="7">
-[...2 lines deleted...]
-      <c r="I2" s="13" t="s">
+      <c r="L2" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="J2" s="1">
-[...8 lines deleted...]
-      <c r="M2" s="14">
+      <c r="M2" s="13">
         <v>46227</v>
       </c>
-      <c r="N2" s="11" t="s">
-        <v>21</v>
+      <c r="N2" s="10" t="s">
+        <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="71.25" x14ac:dyDescent="0.2">
-      <c r="A3" s="8" t="s">
+    <row r="3" spans="1:14" ht="172.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="14" t="s">
         <v>22</v>
-      </c>
-[...42 lines deleted...]
-        <v>27</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:K3" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
+  <autoFilter ref="A1:K2" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <customSheetViews>
-    <customSheetView guid="{650EF1F7-EE79-4574-BFE9-2ECED8A37A11}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{AC99D16A-248D-4DB7-91DD-46F48E5A1E0B}" filter="1" showAutoFilter="1">
       <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-      <autoFilter ref="A2:AN599" xr:uid="{912554E1-09C8-43DA-A150-B3F50D223A9C}">
-[...16 lines deleted...]
-      <autoFilter ref="A1:AN582" xr:uid="{AD817709-0406-4349-A82A-0F729DB857C2}"/>
+      <autoFilter ref="A1" xr:uid="{048495A4-6BCD-45A0-9E44-A2D830FEECDB}"/>
     </customSheetView>
     <customSheetView guid="{06C85712-25A0-4AEA-AB16-E02D0CDE9D59}" filter="1" showAutoFilter="1">
       <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-      <autoFilter ref="A2:AN599" xr:uid="{FD4218A5-9E55-4B34-958B-9278BA66C33E}">
+      <autoFilter ref="A2:AN599" xr:uid="{BCC97403-6515-4505-B9B9-74F257683AB4}">
         <filterColumn colId="0">
           <filters blank="1">
             <filter val="2"/>
             <filter val="3"/>
           </filters>
         </filterColumn>
         <filterColumn colId="2">
           <filters>
             <filter val="WC"/>
             <filter val="WC,AY"/>
             <filter val="WC,KP"/>
             <filter val="WC,WS"/>
             <filter val="WC,WT"/>
             <filter val="WC,WW"/>
           </filters>
         </filterColumn>
         <filterColumn colId="15">
           <filters blank="1">
             <filter val="3"/>
             <filter val="5"/>
             <filter val="6"/>
             <filter val="7"/>
             <filter val="9"/>
           </filters>
         </filterColumn>
@@ -781,53 +699,70 @@
             <filter val="17/3/2026"/>
             <filter val="18/6/2026"/>
             <filter val="2/7/2026"/>
             <filter val="2/7/26"/>
             <filter val="22/6/2026"/>
             <filter val="23/6/2026"/>
             <filter val="25/3/2026"/>
             <filter val="25/6/2026"/>
             <filter val="26/6/2026"/>
             <filter val="27/05/26"/>
             <filter val="28/6/2026"/>
             <filter val="29/04/2026"/>
             <filter val="29/05/2026"/>
             <filter val="3/7/26"/>
             <filter val="30/6/2026"/>
             <filter val="31/3/2026"/>
             <filter val="6/7/2026"/>
             <filter val="6/7/26"/>
             <filter val="8/7/2026"/>
             <filter val="9/7/2026"/>
             <filter val="Draft"/>
           </filters>
         </filterColumn>
       </autoFilter>
     </customSheetView>
-    <customSheetView guid="{AC99D16A-248D-4DB7-91DD-46F48E5A1E0B}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{7CB851F1-2E8F-4F8B-82AD-6A0A1B216561}" filter="1" showAutoFilter="1">
       <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-      <autoFilter ref="A1" xr:uid="{46AB0188-BF7B-432D-A882-92314E6D2FAC}"/>
+      <autoFilter ref="A1:AN582" xr:uid="{BF9B4007-EF5E-4CFC-B52C-94A583353F7B}"/>
+    </customSheetView>
+    <customSheetView guid="{650EF1F7-EE79-4574-BFE9-2ECED8A37A11}" filter="1" showAutoFilter="1">
+      <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+      <autoFilter ref="A2:AN599" xr:uid="{1DE5685B-9865-403E-A38F-C6D8904472CE}">
+        <filterColumn colId="0">
+          <filters blank="1">
+            <filter val="1"/>
+            <filter val="2"/>
+            <filter val="3"/>
+          </filters>
+        </filterColumn>
+        <filterColumn colId="4">
+          <filters>
+            <filter val="ID"/>
+          </filters>
+        </filterColumn>
+      </autoFilter>
     </customSheetView>
   </customSheetViews>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Suspended List</vt:lpstr>