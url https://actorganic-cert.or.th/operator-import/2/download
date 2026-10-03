--- v0 (2026-08-23)
+++ v1 (2026-10-03)
@@ -1,120 +1,143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Act\1info ข้อมูลทั่วไป\Total List\ACT Total List 2026\260720\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Act\1info ข้อมูลทั่วไป\Total List\ACT Total List 2026\261001\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D571789C-5239-4287-A320-06B8C687896C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20001_{50AEBA70-B463-4B8E-8521-A4C44CE76FC4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="master" sheetId="1" r:id="rId1"/>
+    <sheet name="master" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">master!$A$1:$H$33</definedName>
-    <definedName name="Z_0A94BDB9_DC85_4B9D_898C_2F1D91F8D733_.wvu.FilterData" localSheetId="0" hidden="1">master!$A$1</definedName>
-[...2 lines deleted...]
-    <definedName name="Z_F05B58EA_A6CA_4814_AFCD_96442DA41E52_.wvu.FilterData" localSheetId="0" hidden="1">master!$A$1:$H$33</definedName>
+    <definedName name="Z_0821742A_BA15_4548_8724_CB32A0AF5CD8_.wvu.FilterData" localSheetId="0" hidden="1">master!$A$1:$H$33</definedName>
+    <definedName name="Z_26AF4BC5_43B1_43D5_938A_55FC772253DE_.wvu.FilterData" localSheetId="0" hidden="1">master!$A$1:$H$33</definedName>
+    <definedName name="Z_3831CD87_C14A_4A9F_A037_52CCB9D21D02_.wvu.FilterData" localSheetId="0" hidden="1">master!#REF!</definedName>
+    <definedName name="Z_5FDC8DCF_1E32_4638_91A4_EA0B2B89A5C6_.wvu.FilterData" localSheetId="0" hidden="1">master!$A$1:$H$33</definedName>
+    <definedName name="Z_E3437137_FF2E_41E9_B812_BBAE92D58607_.wvu.FilterData" localSheetId="0" hidden="1">master!$A$1:$H$33</definedName>
   </definedNames>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
   <customWorkbookViews>
-    <customWorkbookView name="ตัวกรอง 1" guid="{0A94BDB9-DC85-4B9D-898C-2F1D91F8D733}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
-[...2 lines deleted...]
-    <customWorkbookView name="ตปท." guid="{E2C5F855-5804-47DC-8C0F-285051CCD14F}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
+    <customWorkbookView name="ตัวกรอง 2" guid="{E3437137-FF2E-41E9-B812-BBAE92D58607}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
+    <customWorkbookView name="WC" guid="{0821742A-BA15-4548-8724-CB32A0AF5CD8}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
+    <customWorkbookView name="WW" guid="{5FDC8DCF-1E32-4638-91A4-EA0B2B89A5C6}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
+    <customWorkbookView name="ตปท." guid="{26AF4BC5-43B1-43D5-938A-55FC772253DE}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
+    <customWorkbookView name="ตัวกรอง 1" guid="{3831CD87-C14A-4A9F-A037-52CCB9D21D02}" maximized="1" windowWidth="0" windowHeight="0" activeSheetId="0"/>
   </customWorkbookViews>
+  <fileRecoveryPr repairLoad="1"/>
   <extLst>
-    <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="86+Q0LTlW3AHXKiv6J7WyJRcCNKj6bTaFnVVmKpsW1A="/>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>tc={fab5d210-b802-4c3b-84cd-add16cda715c}</author>
+  </authors>
+  <commentList>
+    <comment ref="G22" authorId="0" shapeId="0" xr:uid="{FAB5D210-B802-4C3B-84CD-ADD16CDA715C}">
+      <text>
+        <t>[Threaded comment]
+Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
+Comment:
+    อยู่ระหว่างแก้ไข NC</t>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="159">
+  <si>
+    <t>I</t>
+  </si>
   <si>
     <t>ACT code</t>
-  </si>
-[...8 lines deleted...]
-    <t>Programme</t>
   </si>
   <si>
     <t>contact person</t>
   </si>
   <si>
     <t>Cert issued</t>
   </si>
   <si>
     <t>Certified products</t>
   </si>
   <si>
     <t>023953OC</t>
   </si>
   <si>
     <t>Compost Yui Co., Ltd.
 บริษัท คอมโพสท์ ยูอิ จำกัด</t>
   </si>
   <si>
     <t>89 Moo 16, Chiangrai-Chiangmai Road, Tambon Dongmada, Maelao, Chiangrai THAILAND
 89 หมู่16 ถ.เชียงราย-เชียงใหม่ ต.ดงมะดะ อ.แม่ลาว จ.เชียงราย</t>
-  </si>
-[...1 lines deleted...]
-    <t>I</t>
   </si>
   <si>
     <t>คุณทองทิพย์ รำไพ</t>
   </si>
   <si>
     <t>Fertilizer products
 ผลิตภัณฑ์ปุ๋ย</t>
   </si>
   <si>
     <t>027253OC</t>
   </si>
   <si>
     <t>T.C. Union Agrotech Co., Ltd.
 บจก.ทีซียูเนียน อโกรเทค</t>
   </si>
   <si>
     <t>68 Moo 8 Rama 2 Rd., Bang Krachao, Mueang Samut Sakhon, 
 Samut Sakhon 74000, Thailand
 68 ม. 8 ถนนพระราม 2 ต.บางกระเจ้า อ.เมืองสมุทรสาคร จ.สมุทรสาคร 74000</t>
   </si>
   <si>
     <t>คุณแสงดาว นาควรรณ</t>
   </si>
   <si>
     <t>028854OC</t>
@@ -135,65 +158,64 @@
     <t>Liquid Fertilizer products
 ผลิตภัณฑ์ปุ๋ยน้ำ</t>
   </si>
   <si>
     <t>028954OC</t>
   </si>
   <si>
     <t>Dinthong Corporation Co.,Ltd.
 บริษัท ดินทอง คอร์ปอเรชั่น จำกัด</t>
   </si>
   <si>
     <t xml:space="preserve">43 Sathontani road, Thai CC Tower Building 29th Floor, Yanawa, Sathorn, Bangkok THAILAND
 43 อาคารไทยซีซีทาวเวอร์ ชั้น 29 ถ.สาธรใต้,แขวงยานนาวา, เขตสาธร, กรุงเทพฯ. </t>
   </si>
   <si>
     <t>คุณเอกสิทธิ์ ลิ้มรสธรรม</t>
   </si>
   <si>
     <t>029254OC</t>
   </si>
   <si>
     <t>Green Cal (Thailand) Co., Ltd.
 บจก.กรีนแคล</t>
   </si>
   <si>
-    <t>29, 4J Building, Phahonyothin Road, Soi 3, Phayathai, Phayathai,  Bangkok 10400, THAILAND
+    <t>29, 4J Building, Phahonyothin Road, Soi 3, Phayathai, Phayathai,  Bangkok 10400, THAILAND"
 29 อาคาร 4 เจ พหลโยธิน  ซอย 3 ถนนพหลโยธิน  แขวงสามเสนใน เขตพญาไท, กรุงเทพฯ 10400</t>
   </si>
   <si>
     <t>รวิวรรณ รัตนเวชสิทธิ</t>
   </si>
   <si>
     <t>Gypsum (Calcium Sulfate) products</t>
   </si>
   <si>
     <t>033455OC</t>
   </si>
   <si>
-    <t>Organic Co., Ltd.
-บจก. ออการ์นิค</t>
+    <t>บริษัท ออการ์นิค จำกัด</t>
   </si>
   <si>
     <t>52/91 Moo 9, Soi Ramintra 34, Tharaeng, Bangkhen, Bangkok 10230, Thailand
 52/91 ซอยรามอินทรา 34 แยก26 แขวงท่าแร้ง, เขตบางเขน, กรุงเทพฯ. 10230</t>
   </si>
   <si>
     <t>สมพร เรียนสุนทร</t>
   </si>
   <si>
     <t>037556OC</t>
   </si>
   <si>
     <t>Sky Earth Co., Ltd.
 บริษัท สกายเอิร์ธ จำกัด</t>
   </si>
   <si>
     <t>323 United Center Building 8th Fl., Silom, Bangrak, Bangkok 10500, Thailand
 323 อาคารยูไนเต็ดเซ็นเตอร์ ชั้น 8 ถนนสีลม แขวงสีลม เขตบางรัก กรุงเทพฯ 10500</t>
   </si>
   <si>
     <t>คุณธวัลรัตน์ ศาระสาลิน</t>
   </si>
   <si>
     <t>039356OC</t>
   </si>
@@ -399,51 +421,51 @@
   <si>
     <t xml:space="preserve">Microbial Products
 ผลิตภัณฑ์จุลินทรีย์ </t>
   </si>
   <si>
     <t>088662OC</t>
   </si>
   <si>
     <t>Productivity Plus Co.,Ltd., (Dan Chang Branch)
 บริษัท เพิ่มผลผลิต สาขาด่านช้าง จำกัด</t>
   </si>
   <si>
     <t>214 Moo 4 Nong makha mong, Dan Chang, Suphanburi 72180 THAILAND
 214 หมู่ 4 ต.หนองมะค่าโมง อ.ด่านช้าง จ.สุพรรณบุรี 72180</t>
   </si>
   <si>
     <t>098063OC</t>
   </si>
   <si>
     <t>Asia Organic Agriculture</t>
   </si>
   <si>
     <t>Thongthom village chanhthaboulyt district Vientiane, LAO PDR.</t>
   </si>
   <si>
-    <t>Khamlar (LOCA)</t>
+    <t>Mr.Virasak Douangmanyvong</t>
   </si>
   <si>
     <t>Compost Fertilizer products
 ผลิตภัณฑ์ปุ๋ย</t>
   </si>
   <si>
     <t>103264OC</t>
   </si>
   <si>
     <t>Royal Project Foundation (Organic Fertilizer Fund)
 มูลนิธิโครงการหลวง (กองทุนปุ๋ยอินทรีย์)</t>
   </si>
   <si>
     <t>243 Moo 3, Ratchaphruek Road, Mae Hia, Muang District, Chaing Mai, 50100 THAILAND
 243 หมู่ 3 ซอยถนนราชพฤกษ์  ถนนเลียบคลองชลประทาน ต.แม่เหี๊ยะ อ.เมืองเชียงใหม่ จ.เชียงใหม่ 50100</t>
   </si>
   <si>
     <t>นางสาววราภัสร์ นนทธิ</t>
   </si>
   <si>
     <t>Vermicompost and Soil improvement products
 ผลิตภัณฑ์มูลไส้เดือนดิน และผลิตภัณฑ์ปรับปรุงดิน</t>
   </si>
   <si>
     <t>104164OC</t>
@@ -457,110 +479,114 @@
 Ubon Ratchathani Province 34160, Thailand
 333 หมู่ 9 ต.นาดี อ.นาเยีย จ.อุบลราชธานี 34160</t>
   </si>
   <si>
     <t>คุณเมธาวดี ผลงาม</t>
   </si>
   <si>
     <t>Soil conditioner products
 ผลิตภัณฑ์ปรับปรุงดิน</t>
   </si>
   <si>
     <t>104364OC</t>
   </si>
   <si>
     <t>Premier Canning Industry Co., Ltd.
 บริษัท พรีเมียร์ แคนนิ่งอินดัสตรี้ จำกัด</t>
   </si>
   <si>
     <t>326 Ratanaraj Road, Bangboo, Samutprakarn 10560, Thailand
 326 ถ.รัตนราช ต.บางบ่อ อ.บางบ่อ จ.สมุทรปราการ 10560</t>
   </si>
   <si>
     <t>คุณกันยา</t>
   </si>
   <si>
-    <t>Fish Fermented and Liquid products
-น้ำสกัดปลาและผลิตภัณฑ์ของเหลว</t>
+    <t>Fish Fermented Products
+ผลิตภัณฑ์ปลาหมัก</t>
   </si>
   <si>
     <t>105564OC</t>
   </si>
   <si>
     <t>Excellence Center of Cannabis and International Organic Agriculture, Chiang Mai Rajaphat University
 ศูนย์ความเป็นเลิศด้านกัญชา และเกษตรอินทรีย์นานาชาติ 
  มหาวิทยาลัยราชภัฎ เชียงใหม่</t>
   </si>
   <si>
     <t>163 Moo 3, Mae Sa Sub-District, Mae Rim District, Chiang Mai, 50180 THAILAND.
 163 หมู่ 3 ต.แม่สา อ.แม่ริม จ.เชียงใหม่ 50180</t>
   </si>
   <si>
     <t>1.คุณประพฤติ (บี)
 2.ดร.ภัทธนาวรรณ์</t>
   </si>
   <si>
     <t>106365OC</t>
   </si>
   <si>
     <t>TAB Innovation Co., Ltd.
 บริษัท ทีเอบี อินโนเวชั่น จำกัด</t>
   </si>
   <si>
     <t>99/220 Tessabansongkroah Road., Ladyao. Jatujak. Bangkok 10900, THAILAND
 99/220 ถ.เทศบาลสงเคราะห์ แขวงลาดยาว เขตจตุจักร กรุงเทพฯ 10900</t>
   </si>
   <si>
     <t>คุณหนึ่งฤทัย ไหมพรหม</t>
   </si>
   <si>
+    <t>Microbial products
+ผลิตภัณฑ์จุลินทรีย์</t>
+  </si>
+  <si>
     <t>106565OC</t>
   </si>
   <si>
     <t>Charoen Pokphand Produce Co., Ltd.
 บริษัท เจริญโภคภัณฑ์ โปรดิ๊วส จำกัด</t>
   </si>
   <si>
     <t>108 Moo3, Kham Phran, Wang Muang, Saraburi 18220, THAILAND
 108 ม.3 ต.คำพราน อ.วังม่วง จ.สระบุรี 18220</t>
   </si>
   <si>
     <t>นายพัฒนชาติ คำเขียว</t>
   </si>
   <si>
     <t>111066OC</t>
   </si>
   <si>
     <t>GreenGen Biotechnology Co., Ltd.
-บริษัท กรีนเจน ไบโอเทคโนโลยี จำกัด (ไบโอซินไทย )</t>
+บริษัท กรีนเจน ไบโอเทคโนโลยี จำกัด</t>
   </si>
   <si>
     <t>555 Moo 1, Payupnai, Wangchan, Rayong, 21210 Thailand
 555 หมู่ที่ 1 ตำบลป่ายุบใน อำเภอวังจันทร์ จังหวัดระยอง 21210</t>
   </si>
   <si>
-    <t>นางสาวทิพย์วรรรณ เจียมอนุกูลกิจ</t>
+    <t>ดร.ธมลวรรณ วรฤทัย</t>
   </si>
   <si>
     <t>Liquid Bio Extract products</t>
   </si>
   <si>
     <t>111366OC</t>
   </si>
   <si>
     <t>Thai Agro Energy Public Company Limited
 บริษัท ไทย อะโกร เอ็นเนอร์ยี่ จำกัด (มหาชน)</t>
   </si>
   <si>
     <t>888/114 Mahatun Plaza Bldg., 11th Fl., Ploenchit Rd., Lumpini, Pathumwan, 
 Bangkok 10330, Thailand
 888/114 อาคารมหาทุนพลาซ่า ชั้น 11 ถนนเพลินจิต แขวงลุมพินี  เขตปทุมวัน 
 กรุงเทพมหานคร 10330</t>
   </si>
   <si>
     <t>คุณธนิดา เกตุวิจิตรชัย
 คุณกัญญพัชร จินันท์เดช</t>
   </si>
   <si>
     <t>Soil Conditioner
 สารปรับปรุงดิน</t>
   </si>
@@ -592,234 +618,351 @@
     <t>88/8 Village No.12, Thapluang Subdistrict, Banrai District, Uthaithani 61140, THAILAND
 88/8 หมู่ 12 ต.ทับหลวง อ.บ้านไร่ จ.อุทัยธานี 61140</t>
   </si>
   <si>
     <t>อนันตโชค ศักดิ์สวัสดิ์</t>
   </si>
   <si>
     <t>Soil conditioner
 ผลิตภัณฑ์ปรับปรุงดิน</t>
   </si>
   <si>
     <t>123468OC</t>
   </si>
   <si>
     <t>PlaNeat Farm Co., Ltd.
 บริษัท ปลาณีตฟาร์ม จำกัด</t>
   </si>
   <si>
     <t>20/3 Moo 3 Tambon Klong U-Tapao, Hat Yai, SongKhla 90110 Thailand
 20/3 หมู่ 3 ต.คลองอู่ตะเภา อ.หาดใหญ่ จ.สงขลา 90110</t>
   </si>
   <si>
     <t>คุณวรากร ศรีแก้ว</t>
   </si>
   <si>
+    <t>Fish Fermented and Liquid products
+น้ำสกัดปลาและผลิตภัณฑ์ของเหลว</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Name
+</t>
+  </si>
+  <si>
+    <t>Address</t>
+  </si>
+  <si>
+    <t>ACT Scope</t>
+  </si>
+  <si>
+    <t>Programme</t>
+  </si>
+  <si>
     <t>*ACT Scope  F: Farm, P: Processing, G: Group of Operator, T: Trading, I: Commercial input, C: Cosmetic and Healthcare, B: Bee-keeping
---This List updated on 20 July 2026 --</t>
-  </si>
-[...1 lines deleted...]
-    <t>Address</t>
+--This List updated on 1 October 2026 --</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
-    <numFmt numFmtId="165" formatCode="#,##0.00;\(#,##0.00\)"/>
+    <numFmt numFmtId="164" formatCode="d/m/yyyy"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00;\(#,##0.00\)"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <name val="Tahoma"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFE5DFEC"/>
-[...6 lines deleted...]
-        <bgColor rgb="FFDAEEF3"/>
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>923925</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>762000</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="1034" name="Text Box 10" hidden="1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93A48128-11E5-F4C1-6672-F046075683AC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2457450" y="2343150"/>
+          <a:ext cx="7810500" cy="9267825"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFE1"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+            <a:srgbClr val="000000"/>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:extLst>
+          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <person displayName="Worachat Chaisomboonpan" id="{DF3D00D1-E683-444A-A611-BF349E56F1AE}" userId="" providerId="google-sheets"/>
+</personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -974,3885 +1117,1004 @@
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="G22" dT="2026-07-18T03:49:32.00" personId="{DF3D00D1-E683-444A-A611-BF349E56F1AE}" id="{FAB5D210-B802-4C3B-84CD-ADD16CDA715C}">
+    <text>อยู่ระหว่างแก้ไข NC</text>
+  </threadedComment>
+</ThreadedComments>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Z987"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:AR34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="B13" sqref="B13"/>
+      <selection activeCell="B44" sqref="B44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.125" customWidth="1"/>
-    <col min="2" max="2" width="61.25" customWidth="1"/>
-    <col min="3" max="3" width="83" customWidth="1"/>
+    <col min="2" max="2" width="50.5" customWidth="1"/>
+    <col min="3" max="3" width="53.375" customWidth="1"/>
     <col min="4" max="4" width="10.5" customWidth="1"/>
-    <col min="5" max="5" width="13.75" customWidth="1"/>
-    <col min="6" max="6" width="20.125" customWidth="1"/>
+    <col min="5" max="5" width="12" customWidth="1"/>
+    <col min="6" max="6" width="22.125" customWidth="1"/>
     <col min="7" max="7" width="18.375" customWidth="1"/>
-    <col min="8" max="8" width="32.125" customWidth="1"/>
+    <col min="8" max="8" width="35.25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B1" s="2" t="s">
+    <row r="1" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="B1" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="C1" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="D1" s="13" t="s">
         <v>156</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="E1" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="F1" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="G1" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="H1" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G1" s="2" t="s">
+    </row>
+    <row r="2" spans="1:8" ht="57" x14ac:dyDescent="0.2">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="B2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="I1" s="4"/>
-[...19 lines deleted...]
-      <c r="A2" s="5" t="s">
+      <c r="C2" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="D2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F2" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="G2" s="5">
+        <v>46206</v>
+      </c>
+      <c r="H2" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D2" s="7" t="s">
+    </row>
+    <row r="3" spans="1:8" ht="85.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E2" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="6" t="s">
+      <c r="B3" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G2" s="8">
+      <c r="C3" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="7">
+        <v>46195</v>
+      </c>
+      <c r="H3" s="6" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="57" x14ac:dyDescent="0.2">
+      <c r="A4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" s="5">
+        <v>46199</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="71.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" s="5">
+        <v>46209</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="71.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="G6" s="5">
+        <v>46258</v>
+      </c>
+      <c r="H6" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="85.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="5">
+        <v>46275</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="71.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="5">
+        <v>46185</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" s="5">
+        <v>46233</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="57" x14ac:dyDescent="0.2">
+      <c r="A10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" s="5">
         <v>46206</v>
       </c>
-      <c r="H2" s="9" t="s">
-[...126 lines deleted...]
-      <c r="G7" s="8">
+      <c r="H10" s="8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="57" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="G11" s="5">
+        <v>46202</v>
+      </c>
+      <c r="H11" s="8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="57" x14ac:dyDescent="0.2">
+      <c r="A12" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G12" s="5">
+        <v>46206</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="57" x14ac:dyDescent="0.2">
+      <c r="A13" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C13" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G13" s="5">
+        <v>46198</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="57" x14ac:dyDescent="0.2">
+      <c r="A14" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="G14" s="5">
+        <v>46206</v>
+      </c>
+      <c r="H14" s="8" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="71.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="G15" s="5">
+        <v>46205</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="57" x14ac:dyDescent="0.2">
+      <c r="A16" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C16" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="G16" s="5">
+        <v>46204</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="57" x14ac:dyDescent="0.2">
+      <c r="A17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C17" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="G17" s="5">
+        <v>46206</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="71.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="G18" s="5">
+        <v>46274</v>
+      </c>
+      <c r="H18" s="8" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="57" x14ac:dyDescent="0.2">
+      <c r="A19" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="G19" s="3"/>
+      <c r="H19" s="8" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="57" x14ac:dyDescent="0.2">
+      <c r="A20" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C20" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="G20" s="3"/>
+      <c r="H20" s="6" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="57" x14ac:dyDescent="0.2">
+      <c r="A21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C21" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G21" s="5">
+        <v>46206</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="G22" s="3"/>
+      <c r="H22" s="6" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="71.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C23" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G23" s="5">
+        <v>46217</v>
+      </c>
+      <c r="H23" s="8" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="57" x14ac:dyDescent="0.2">
+      <c r="A24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C24" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="G24" s="5">
         <v>46196</v>
       </c>
-      <c r="H7" s="9" t="s">
-[...319 lines deleted...]
-      <c r="B20" s="12" t="s">
+      <c r="H24" s="8" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C25" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="G25" s="5">
+        <v>46247</v>
+      </c>
+      <c r="H25" s="6" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="71.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C26" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G26" s="5">
+        <v>46267</v>
+      </c>
+      <c r="H26" s="6" t="s">
         <v>92</v>
       </c>
-      <c r="C20" s="6" t="s">
-[...152 lines deleted...]
-      <c r="B26" s="6" t="s">
+    </row>
+    <row r="27" spans="1:8" ht="71.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C26" s="6" t="s">
+      <c r="B27" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="D26" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F26" s="6" t="s">
+      <c r="C27" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="G26" s="8">
-[...7 lines deleted...]
-      <c r="A27" s="5" t="s">
+      <c r="D27" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="15" t="s">
         <v>123</v>
       </c>
-      <c r="B27" s="6" t="s">
+      <c r="G27" s="5">
+        <v>46273</v>
+      </c>
+      <c r="H27" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="C27" s="9" t="s">
+    </row>
+    <row r="28" spans="1:8" ht="57" x14ac:dyDescent="0.2">
+      <c r="A28" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="D27" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F27" s="6" t="s">
+      <c r="B28" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="G27" s="8">
-[...7 lines deleted...]
-      <c r="A28" s="5" t="s">
+      <c r="C28" s="16" t="s">
         <v>127</v>
       </c>
-      <c r="B28" s="6" t="s">
+      <c r="D28" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="9" t="s">
         <v>128</v>
       </c>
-      <c r="C28" s="6" t="s">
+      <c r="G28" s="5">
+        <v>46267</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="D28" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F28" s="6" t="s">
+      <c r="B29" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="G28" s="8">
-[...7 lines deleted...]
-      <c r="A29" s="5" t="s">
+      <c r="C29" s="16" t="s">
         <v>131</v>
       </c>
-      <c r="B29" s="6" t="s">
+      <c r="D29" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F29" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="C29" s="6" t="s">
+      <c r="G29" s="5">
+        <v>46248</v>
+      </c>
+      <c r="H29" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="D29" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F29" s="6" t="s">
+    </row>
+    <row r="30" spans="1:8" ht="99.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="G29" s="8">
-[...2 lines deleted...]
-      <c r="H29" s="11" t="s">
+      <c r="B30" s="2" t="s">
         <v>135</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="5" t="s">
+      <c r="C30" s="16" t="s">
         <v>136</v>
       </c>
-      <c r="B30" s="6" t="s">
+      <c r="D30" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F30" s="11" t="s">
         <v>137</v>
       </c>
-      <c r="C30" s="6" t="s">
+      <c r="G30" s="5">
+        <v>46235</v>
+      </c>
+      <c r="H30" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="D30" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F30" s="14" t="s">
+    </row>
+    <row r="31" spans="1:8" ht="57" x14ac:dyDescent="0.2">
+      <c r="A31" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="G30" s="8">
-[...2 lines deleted...]
-      <c r="H30" s="9" t="s">
+      <c r="B31" s="3" t="s">
         <v>140</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="5" t="s">
+      <c r="C31" s="16" t="s">
         <v>141</v>
       </c>
-      <c r="B31" s="6" t="s">
+      <c r="D31" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F31" s="9" t="s">
         <v>142</v>
       </c>
-      <c r="C31" s="6" t="s">
+      <c r="G31" s="3"/>
+      <c r="H31" s="6" t="s">
         <v>143</v>
       </c>
-      <c r="D31" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F31" s="6" t="s">
+    </row>
+    <row r="32" spans="1:8" ht="57" x14ac:dyDescent="0.2">
+      <c r="A32" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="G31" s="8">
-[...2 lines deleted...]
-      <c r="H31" s="11" t="s">
+      <c r="B32" s="2" t="s">
         <v>145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="5" t="s">
+      <c r="C32" s="16" t="s">
         <v>146</v>
       </c>
-      <c r="B32" s="6" t="s">
+      <c r="D32" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F32" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="C32" s="6" t="s">
+      <c r="G32" s="5">
+        <v>46233</v>
+      </c>
+      <c r="H32" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="D32" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F32" s="6" t="s">
+    </row>
+    <row r="33" spans="1:8" ht="57" x14ac:dyDescent="0.2">
+      <c r="A33" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="G32" s="8">
-[...2 lines deleted...]
-      <c r="H32" s="9" t="s">
+      <c r="B33" s="18" t="s">
         <v>150</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="5" t="s">
+      <c r="C33" s="17" t="s">
         <v>151</v>
       </c>
-      <c r="B33" s="16" t="s">
+      <c r="D33" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="C33" s="9" t="s">
+      <c r="G33" s="5">
+        <v>46226</v>
+      </c>
+      <c r="H33" s="8" t="s">
         <v>153</v>
       </c>
-      <c r="D33" s="7" t="s">
-[...2878 lines deleted...]
-      <c r="D987" s="15"/>
+    </row>
+    <row r="34" spans="1:8" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="19" t="s">
+        <v>158</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:H33" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="A1:H33" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <customSheetViews>
-    <customSheetView guid="{F05B58EA-A6CA-4814-AFCD-96442DA41E52}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{5FDC8DCF-1E32-4638-91A4-EA0B2B89A5C6}" filter="1" showAutoFilter="1">
       <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-      <autoFilter ref="A1:H40" xr:uid="{7276F5D1-E88D-4719-97A8-78FF5DD120F6}"/>
-[...11 lines deleted...]
-        </filterColumn>
+      <autoFilter ref="A2:AN605" xr:uid="{C98FB350-1C3E-4C57-B75C-4118BFEE5144}">
         <filterColumn colId="2">
           <filters>
-            <filter val="129/7 Moo10, Nong Han Subdististrict, san sai District,50290 Chiang Mai , THAILAND_x000a__x000a_129/7 หมู่10 ต.หนองหาร อ.สันทราย จ.เชียงใหม่ 50290"/>
-[...3 lines deleted...]
-            <filter val="71/13 Boromrajchonnee road, Arun Amarin, Bangkok Noi,  Bangkok 10700,THAILAND_x000a__x000a_71/13 ถนนบรมราชชนนี แขวงอรุณอมรินทร์ เขตบางกอกน้อย กทม."/>
+            <filter val="WW"/>
+            <filter val="WC,WW"/>
           </filters>
         </filterColumn>
       </autoFilter>
-      <extLst>
-[...3 lines deleted...]
-      </extLst>
     </customSheetView>
-    <customSheetView guid="{E2C5F855-5804-47DC-8C0F-285051CCD14F}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{3831CD87-C14A-4A9F-A037-52CCB9D21D02}" filter="1" showAutoFilter="1">
       <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-      <autoFilter ref="A2:H40" xr:uid="{54F06E79-A535-4D08-989F-8A71066B8D6A}">
-[...1 lines deleted...]
-          <filters blank="1"/>
+      <autoFilter ref="A1" xr:uid="{7DE12C67-3F0A-4B11-837E-41F6053D650D}"/>
+    </customSheetView>
+    <customSheetView guid="{0821742A-BA15-4548-8724-CB32A0AF5CD8}" filter="1" showAutoFilter="1">
+      <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+      <autoFilter ref="A2:AN609" xr:uid="{F0F25017-B0B3-4088-97A6-1E07BB3E3A9E}">
+        <filterColumn colId="2">
+          <filters>
+            <filter val="WC"/>
+            <filter val="WC,AY"/>
+            <filter val="WC,KP"/>
+            <filter val="WC,WS"/>
+            <filter val="WC,WT"/>
+            <filter val="WC,WW"/>
+          </filters>
         </filterColumn>
       </autoFilter>
-      <extLst>
-[...3 lines deleted...]
-      </extLst>
     </customSheetView>
-    <customSheetView guid="{0A94BDB9-DC85-4B9D-898C-2F1D91F8D733}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{E3437137-FF2E-41E9-B812-BBAE92D58607}" filter="1" showAutoFilter="1">
       <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-      <autoFilter ref="A1" xr:uid="{13392900-EA77-407D-B719-5EC4507A69EB}"/>
-[...4 lines deleted...]
-      </extLst>
+      <autoFilter ref="A1:AN587" xr:uid="{4B26D9EC-DD9A-4606-B8D1-2FADB096B034}"/>
+    </customSheetView>
+    <customSheetView guid="{26AF4BC5-43B1-43D5-938A-55FC772253DE}" filter="1" showAutoFilter="1">
+      <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+      <autoFilter ref="A2:AN609" xr:uid="{9A573007-AAB8-4CDC-BA59-DB40C2EEE07F}">
+        <filterColumn colId="0">
+          <filters>
+            <filter val="1"/>
+            <filter val="2"/>
+            <filter val="3"/>
+          </filters>
+        </filterColumn>
+      </autoFilter>
     </customSheetView>
   </customSheetViews>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait"/>
+  <drawing r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>master</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>imoatcallmeoat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>